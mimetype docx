--- v1 (2025-11-26)
+++ v2 (2026-06-26)
@@ -1,259 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E00CCB6" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="00ED2A08" w:rsidP="003807E4">
+    <w:p w14:paraId="5E00CCB6" w14:textId="30CAE212" w:rsidR="006F0BA7" w:rsidRDefault="00FB1A1B" w:rsidP="003807E4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="6960"/>
           <w:tab w:val="right" w:pos="9960"/>
         </w:tabs>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="758CBFD3" wp14:editId="33A7F185">
-[...2 lines deleted...]
-            <wp:docPr id="6" name="Picture 5" descr="Logo for Ohio Attorney General Dave Yost" title="Logo"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="724F9B36" wp14:editId="14618F61">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-190500</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-99060</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3004185" cy="1183640"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="1" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-[...7 lines deleted...]
-                    <a:srcRect/>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="-90600"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3079115" cy="971550"/>
+                      <a:ext cx="3004185" cy="1183640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBA3BE1" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
+    <w:p w14:paraId="394098B6" w14:textId="77777777" w:rsidR="00FB1A1B" w:rsidRDefault="00FB1A1B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7782385D" w14:textId="77777777" w:rsidR="00FB1A1B" w:rsidRDefault="00FB1A1B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
-        <w:t xml:space="preserve">Request for Qualifications </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="069817CF" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
+    <w:p w14:paraId="3513FAC3" w14:textId="77777777" w:rsidR="00FB1A1B" w:rsidRDefault="00FB1A1B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5FBA3BE1" w14:textId="7E2F4BF7" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
-        <w:t xml:space="preserve">for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F1388">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
-        <w:t>Special</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Request for Qualifications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069817CF" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="46"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1388">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="46"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+        <w:t>Special</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="46"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Counsel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D61759" w14:textId="77777777" w:rsidR="00784643" w:rsidRDefault="006F0BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174A7F2F" w14:textId="102267AD" w:rsidR="00CF407B" w:rsidRDefault="00667CFE" w:rsidP="006202DD">
+    <w:p w14:paraId="174A7F2F" w14:textId="7FC75786" w:rsidR="00CF407B" w:rsidRDefault="00CF407B" w:rsidP="006202DD">
       <w:pPr>
         <w:spacing w:before="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C9139B">
-[...45 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1FFDFD5A" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRPr="00C9139B" w:rsidRDefault="006F0BA7" w:rsidP="006202DD">
       <w:pPr>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9139B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Direct Questions Regarding this RFQ to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DED1FEA" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRPr="00A45C64" w:rsidRDefault="00416127">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -2460,50 +2459,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2BBB51" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section II.  Required Components of the RFQ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABDF7CE" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D86A76" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7" w:rsidP="00D8669A">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -3433,65 +3433,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE15963" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">A description of pro bono </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">A description of pro bono work </w:t>
       </w:r>
       <w:r w:rsidR="00B569C3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">your firm has undertaken. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Also include any community service efforts in which your firm has encouraged its staff to participate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2EFE6F" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="0065538F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -7182,50 +7168,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B9EE72" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="00285830">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section III</w:t>
       </w:r>
       <w:r w:rsidR="006F0BA7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.  Experience and Resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFD7AAF" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33585B4D" w14:textId="77777777" w:rsidR="006F0BA7" w:rsidRDefault="006F0BA7" w:rsidP="00B40FE5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
@@ -7887,58 +7874,58 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D3704F" w:rsidSect="0050320A">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1260" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C86DE98" w14:textId="77777777" w:rsidR="00204AB9" w:rsidRDefault="00204AB9">
+    <w:p w14:paraId="68D03CB4" w14:textId="77777777" w:rsidR="009575C8" w:rsidRDefault="009575C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0901AF86" w14:textId="77777777" w:rsidR="00204AB9" w:rsidRDefault="00204AB9">
+    <w:p w14:paraId="331F6D41" w14:textId="77777777" w:rsidR="009575C8" w:rsidRDefault="009575C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8047,58 +8034,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EB2E056" w14:textId="77777777" w:rsidR="0025268C" w:rsidRDefault="0025268C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="082B3C24" w14:textId="77777777" w:rsidR="00B17287" w:rsidRDefault="00B17287">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AE44A60" w14:textId="77777777" w:rsidR="00204AB9" w:rsidRDefault="00204AB9">
+    <w:p w14:paraId="45DDB818" w14:textId="77777777" w:rsidR="009575C8" w:rsidRDefault="009575C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20F414B1" w14:textId="77777777" w:rsidR="00204AB9" w:rsidRDefault="00204AB9">
+    <w:p w14:paraId="37DAC041" w14:textId="77777777" w:rsidR="009575C8" w:rsidRDefault="009575C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="761CA709" w14:textId="77777777" w:rsidR="00B17287" w:rsidRDefault="00B17287">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A3C0B67" w14:textId="77777777" w:rsidR="00926D6A" w:rsidRDefault="00926D6A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -11794,52 +11781,52 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="117381066">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1833912257">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="152767800">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1437480407">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1557200998">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="832571407">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_CITRUS_JURISDICTION" w:val="Bluebook"/>
   </w:docVars>
@@ -11988,144 +11975,150 @@
     <w:rsid w:val="007F62B7"/>
     <w:rsid w:val="007F6E4F"/>
     <w:rsid w:val="008004DC"/>
     <w:rsid w:val="0080318D"/>
     <w:rsid w:val="008048E5"/>
     <w:rsid w:val="00812F19"/>
     <w:rsid w:val="00825C27"/>
     <w:rsid w:val="00834D49"/>
     <w:rsid w:val="00836E61"/>
     <w:rsid w:val="00842BFF"/>
     <w:rsid w:val="008605C6"/>
     <w:rsid w:val="00864DEE"/>
     <w:rsid w:val="00892595"/>
     <w:rsid w:val="008D4C84"/>
     <w:rsid w:val="008F5B1B"/>
     <w:rsid w:val="009024FE"/>
     <w:rsid w:val="00903A0D"/>
     <w:rsid w:val="0090511D"/>
     <w:rsid w:val="00913EFD"/>
     <w:rsid w:val="009155A5"/>
     <w:rsid w:val="00916602"/>
     <w:rsid w:val="00926D6A"/>
     <w:rsid w:val="0093689A"/>
     <w:rsid w:val="00945019"/>
     <w:rsid w:val="00954CFE"/>
+    <w:rsid w:val="009575C8"/>
     <w:rsid w:val="00963B68"/>
     <w:rsid w:val="00984EF9"/>
     <w:rsid w:val="00987084"/>
     <w:rsid w:val="00995D8E"/>
     <w:rsid w:val="00996084"/>
     <w:rsid w:val="009A50BF"/>
     <w:rsid w:val="009B1F76"/>
     <w:rsid w:val="009C13BE"/>
     <w:rsid w:val="009C54D8"/>
     <w:rsid w:val="009C6EF2"/>
     <w:rsid w:val="009D1FE4"/>
     <w:rsid w:val="009E2BB7"/>
     <w:rsid w:val="009E512A"/>
     <w:rsid w:val="009E55BE"/>
     <w:rsid w:val="00A27DBE"/>
     <w:rsid w:val="00A4509B"/>
     <w:rsid w:val="00A45C64"/>
     <w:rsid w:val="00A46C47"/>
     <w:rsid w:val="00A516B3"/>
     <w:rsid w:val="00A567BE"/>
     <w:rsid w:val="00A67E75"/>
     <w:rsid w:val="00A7044B"/>
     <w:rsid w:val="00A74119"/>
     <w:rsid w:val="00A76AE0"/>
     <w:rsid w:val="00A7704F"/>
     <w:rsid w:val="00AA38B5"/>
     <w:rsid w:val="00AB4F6D"/>
+    <w:rsid w:val="00AC3578"/>
     <w:rsid w:val="00AE1F1F"/>
     <w:rsid w:val="00AF07E0"/>
     <w:rsid w:val="00B01663"/>
     <w:rsid w:val="00B17287"/>
+    <w:rsid w:val="00B20D75"/>
     <w:rsid w:val="00B215C2"/>
     <w:rsid w:val="00B22007"/>
     <w:rsid w:val="00B40FE5"/>
     <w:rsid w:val="00B41DD4"/>
     <w:rsid w:val="00B569C3"/>
     <w:rsid w:val="00B6311A"/>
     <w:rsid w:val="00B71D06"/>
     <w:rsid w:val="00B733F2"/>
     <w:rsid w:val="00B77558"/>
     <w:rsid w:val="00BB0061"/>
     <w:rsid w:val="00BB4BF4"/>
     <w:rsid w:val="00BD429F"/>
+    <w:rsid w:val="00C018A7"/>
     <w:rsid w:val="00C149FC"/>
     <w:rsid w:val="00C2262D"/>
     <w:rsid w:val="00C413FB"/>
     <w:rsid w:val="00C62620"/>
     <w:rsid w:val="00C70903"/>
     <w:rsid w:val="00C9139B"/>
     <w:rsid w:val="00C94D3E"/>
     <w:rsid w:val="00CA40DB"/>
     <w:rsid w:val="00CC287B"/>
+    <w:rsid w:val="00CC52D7"/>
     <w:rsid w:val="00CF2D6C"/>
     <w:rsid w:val="00CF407B"/>
     <w:rsid w:val="00CF6CFC"/>
     <w:rsid w:val="00CF7A7C"/>
     <w:rsid w:val="00D15C74"/>
     <w:rsid w:val="00D3704F"/>
     <w:rsid w:val="00D56E21"/>
     <w:rsid w:val="00D65441"/>
     <w:rsid w:val="00D755D3"/>
     <w:rsid w:val="00D8669A"/>
     <w:rsid w:val="00D9217B"/>
     <w:rsid w:val="00DB0EF3"/>
     <w:rsid w:val="00DD0BCF"/>
     <w:rsid w:val="00E14B45"/>
     <w:rsid w:val="00E15CB7"/>
     <w:rsid w:val="00E217E9"/>
     <w:rsid w:val="00E24F78"/>
     <w:rsid w:val="00E27BD0"/>
     <w:rsid w:val="00E70F74"/>
     <w:rsid w:val="00E90A00"/>
     <w:rsid w:val="00EC05B8"/>
     <w:rsid w:val="00EC4E87"/>
     <w:rsid w:val="00ED221F"/>
     <w:rsid w:val="00ED2A08"/>
     <w:rsid w:val="00ED3743"/>
     <w:rsid w:val="00EF3164"/>
     <w:rsid w:val="00EF31E7"/>
     <w:rsid w:val="00EF4531"/>
     <w:rsid w:val="00F15F8E"/>
     <w:rsid w:val="00F16A1F"/>
     <w:rsid w:val="00F257C8"/>
     <w:rsid w:val="00F3471A"/>
     <w:rsid w:val="00F36F16"/>
     <w:rsid w:val="00F51823"/>
     <w:rsid w:val="00F65DB5"/>
     <w:rsid w:val="00F705EB"/>
     <w:rsid w:val="00F7292B"/>
     <w:rsid w:val="00F72FF6"/>
     <w:rsid w:val="00F754A4"/>
     <w:rsid w:val="00F8673C"/>
     <w:rsid w:val="00FA4921"/>
     <w:rsid w:val="00FB1670"/>
+    <w:rsid w:val="00FB1A1B"/>
     <w:rsid w:val="00FB2217"/>
     <w:rsid w:val="00FD44BC"/>
     <w:rsid w:val="00FE3E5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -13043,51 +13036,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2095931139">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialCounsel@OhioAGO.gov" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supplier.ohio.gov/wps/portal/sp/suppliers/home-anon/!ut/p/z1/04_Sj9CPykssy0xPLMnMz0vMAfIjo8ziDRw9PT0sLQz8_L0DjQ0C3T2M_Jx9TY3NfE30wwkpiAJJ4wCOBkD9URAlOEwwM4UpwG2Gl35Uek5-EtC54U76kYbeXuFGgfoFuREGWabZigCdRPr6/dz/d5/L2dBISEvZ0FBIS9nQSEh/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohiopays.ohio.gov/getting-started" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohioattorneygeneral.gov/Legal/Outside-Counsel/Special-Counsel-Appointments" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialCounsel@OhioAGO.gov" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://specialcounselrfq.ohioattorneygeneral.gov/RequestForQualificationPage1.aspx" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohioattorneygeneral.gov/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://specialcounselrfq.ohioattorneygeneral.gov/RequestForQualificationPage1.aspx" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="imanage.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialCounsel@OhioAGO.gov" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supplier.ohio.gov/wps/portal/sp/suppliers/home-anon/!ut/p/z1/04_Sj9CPykssy0xPLMnMz0vMAfIjo8ziDRw9PT0sLQz8_L0DjQ0C3T2M_Jx9TY3NfE30wwkpiAJJ4wCOBkD9URAlOEwwM4UpwG2Gl35Uek5-EtC54U76kYbeXuFGgfoFuREGWabZigCdRPr6/dz/d5/L2dBISEvZ0FBIS9nQSEh/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohiopays.ohio.gov/getting-started" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohioattorneygeneral.gov/Legal/Outside-Counsel/Special-Counsel-Appointments" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialCounsel@OhioAGO.gov" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://specialcounselrfq.ohioattorneygeneral.gov/RequestForQualificationPage1.aspx" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohioattorneygeneral.gov/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://specialcounselrfq.ohioattorneygeneral.gov/RequestForQualificationPage1.aspx" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="imanage.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13341,93 +13334,93 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/item.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > 
  
  < p r o p e r t i e s   x m l n s = " h t t p : / / w w w . i m a n a g e . c o m / w o r k / x m l s c h e m a " > 
  
      < d o c u m e n t i d > L E G A L ! 2 5 4 8 5 1 8 9 . 1 < / d o c u m e n t i d > 
  
      < s e n d e r i d > E L E Y < / s e n d e r i d > 
  
      < s e n d e r e m a i l > E R I N . L E Y @ O H I O A G O . G O V < / s e n d e r e m a i l > 
  
-     < l a s t m o d i f i e d > 2 0 2 5 - 1 1 - 2 4 T 1 3 : 2 7 : 0 0 . 0 0 0 0 0 0 0 - 0 5 : 0 0 < / l a s t m o d i f i e d > 
+     < l a s t m o d i f i e d > 2 0 2 6 - 0 6 - 1 6 T 1 5 : 4 5 : 0 0 . 0 0 0 0 0 0 0 - 0 4 : 0 0 < / l a s t m o d i f i e d > 
  
      < d a t a b a s e > L E G A L < / d a t a b a s e > 
  
  < / p r o p e r t i e s > 
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1611</Words>
-  <Characters>8621</Characters>
+  <Words>1523</Words>
+  <Characters>8682</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>150</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>_</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ohio Attorney General</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10082</CharactersWithSpaces>
+  <CharactersWithSpaces>10185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>7471117</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:specialcounsel@ohioattorneygeneral.gov?subject=RFQ%20Question</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7798905</vt:i4>
       </vt:variant>
       <vt:variant>