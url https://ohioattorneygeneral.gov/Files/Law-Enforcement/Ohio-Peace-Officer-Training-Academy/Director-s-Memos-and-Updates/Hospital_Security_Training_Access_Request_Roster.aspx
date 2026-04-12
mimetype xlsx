--- v0 (2026-01-09)
+++ v1 (2026-04-12)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\OPOTA\CALEA\CALEA Traska\Hospital Security\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://agohio-my.sharepoint.com/personal/kim_hahn_ohioago_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8A90A24-E351-420E-9945-EDA699BE40CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AFEAE03-150D-4B57-A8E3-59C1FDD00D90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{037EFC8A-02B0-4C6C-BB2F-548944D471BA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{037EFC8A-02B0-4C6C-BB2F-548944D471BA}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -483,93 +483,51 @@
   </cellStyleXfs>
   <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -591,50 +549,92 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1001,626 +1001,626 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OPOTAregistration@ohioago.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OPOTAregistration@ohioago.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFFA5DC3-AA3B-46AB-9767-F1C4F50C28C1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A10" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.77734375" customWidth="1"/>
+    <col min="1" max="1" width="42.7109375" customWidth="1"/>
+    <col min="2" max="2" width="27.5703125" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="4" max="4" width="15" style="8" customWidth="1"/>
-    <col min="5" max="5" width="13.88671875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.21875" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B1" s="18" t="s">
+    <row r="1" spans="1:6" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="9"/>
+      <c r="B1" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="18"/>
-[...5 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="42"/>
+    </row>
+    <row r="2" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="B2" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="10"/>
-[...13 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="34"/>
+    </row>
+    <row r="3" spans="1:6" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="19"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="37"/>
+    </row>
+    <row r="4" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="12"/>
-[...14 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="B4" s="35"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
+    </row>
+    <row r="5" spans="1:6" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="12"/>
-[...14 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="40"/>
+    </row>
+    <row r="8" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="22"/>
-[...13 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="31"/>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="17"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="31"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="38"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="25"/>
+    </row>
+    <row r="11" spans="1:6" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="28"/>
+    </row>
+    <row r="12" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
-[...416 lines deleted...]
-      <c r="A65" s="36" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="21"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="13"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="13"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="13"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="13"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="13"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="13"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="13"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="13"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="13"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="13"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="13"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="13"/>
+      <c r="F48" s="13"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="13"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="13"/>
+      <c r="F50" s="13"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="13"/>
+      <c r="B51" s="13"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="13"/>
+      <c r="F51" s="13"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="13"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="13"/>
+      <c r="B53" s="13"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="13"/>
+      <c r="B54" s="13"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="13"/>
+      <c r="F54" s="13"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="13"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="13"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="13"/>
+      <c r="B57" s="13"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="13"/>
+      <c r="F57" s="13"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="13"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="14"/>
+      <c r="D58" s="14"/>
+      <c r="E58" s="13"/>
+      <c r="F58" s="13"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="13"/>
+      <c r="B59" s="13"/>
+      <c r="C59" s="14"/>
+      <c r="D59" s="14"/>
+      <c r="E59" s="13"/>
+      <c r="F59" s="13"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="13"/>
+      <c r="B60" s="13"/>
+      <c r="C60" s="14"/>
+      <c r="D60" s="14"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="13"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="13"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="14"/>
+      <c r="D61" s="14"/>
+      <c r="E61" s="13"/>
+      <c r="F61" s="13"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="13"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="13"/>
+      <c r="F62" s="13"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="13"/>
+      <c r="B63" s="13"/>
+      <c r="C63" s="14"/>
+      <c r="D63" s="14"/>
+      <c r="E63" s="13"/>
+      <c r="F63" s="13"/>
+    </row>
+    <row r="64" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="15"/>
+      <c r="B64" s="15"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
+    </row>
+    <row r="65" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C65" s="44"/>
       <c r="D65" s="44"/>
       <c r="E65" s="44"/>
       <c r="F65" s="45"/>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="6"/>
       <c r="E66" s="2"/>
       <c r="F66" s="1"/>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C67" s="1"/>
       <c r="D67" s="7"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="B10:F11"/>
     <mergeCell ref="B8:F9"/>
     <mergeCell ref="B2:F7"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B65:F65"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B65" r:id="rId1" display="mailto:OPOTAregistration@ohioago.gov" xr:uid="{339785AB-2ED4-4EB8-8D8D-2C6A437CC3A0}"/>
     <hyperlink ref="B10" r:id="rId2" display="mailto:OPOTAregistration@ohioago.gov" xr:uid="{BF5FBFD1-5B5C-4D28-B381-431C680F045C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="51" orientation="landscape" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 