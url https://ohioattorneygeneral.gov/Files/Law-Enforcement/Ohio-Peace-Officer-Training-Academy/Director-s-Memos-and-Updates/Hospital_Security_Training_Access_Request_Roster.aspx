--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://agohio-my.sharepoint.com/personal/kim_hahn_ohioago_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\OPOTA\000 - OPOTA NEW\FORMS - PS and CURR. DEVELOPMENT\Word versions\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AFEAE03-150D-4B57-A8E3-59C1FDD00D90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6027D142-BCA7-4376-B5E7-F87162E41C24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{037EFC8A-02B0-4C6C-BB2F-548944D471BA}"/>
+    <workbookView xWindow="17172" yWindow="-24" windowWidth="23256" windowHeight="12456" xr2:uid="{037EFC8A-02B0-4C6C-BB2F-548944D471BA}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -629,107 +629,124 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38879</xdr:colOff>
+      <xdr:colOff>338924</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>93384</xdr:rowOff>
+      <xdr:rowOff>213360</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2346438</xdr:colOff>
+      <xdr:colOff>2482215</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>991378</xdr:rowOff>
+      <xdr:rowOff>1497032</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Logo of Ohio Attorney General Dave Yost" title="Logo of Ohio Attorney General Dave Yost">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31F9F83F-278C-EA9D-E44B-5BAF08311377}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2725A38A-78AA-3E1B-D611-3B81DEEDFEC3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:grayscl/>
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect l="2828" t="1" r="2084" b="-18806"/>
-        <a:stretch/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38879" y="93384"/>
-          <a:ext cx="2307559" cy="897994"/>
+          <a:off x="338924" y="213360"/>
+          <a:ext cx="2143291" cy="1283672"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
-          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1001,52 +1018,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OPOTAregistration@ohioago.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OPOTAregistration@ohioago.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFFA5DC3-AA3B-46AB-9767-F1C4F50C28C1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A10" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="4" max="4" width="15" style="8" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9"/>
       <c r="B1" s="41" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="42"/>
     </row>
     <row r="2" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>14</v>
@@ -1583,51 +1600,50 @@
       <c r="A65" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C65" s="44"/>
       <c r="D65" s="44"/>
       <c r="E65" s="44"/>
       <c r="F65" s="45"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="6"/>
       <c r="E66" s="2"/>
       <c r="F66" s="1"/>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C67" s="1"/>
       <c r="D67" s="7"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="B10:F11"/>
     <mergeCell ref="B8:F9"/>
     <mergeCell ref="B2:F7"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B65:F65"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B65" r:id="rId1" display="mailto:OPOTAregistration@ohioago.gov" xr:uid="{339785AB-2ED4-4EB8-8D8D-2C6A437CC3A0}"/>
     <hyperlink ref="B10" r:id="rId2" display="mailto:OPOTAregistration@ohioago.gov" xr:uid="{BF5FBFD1-5B5C-4D28-B381-431C680F045C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="51" orientation="landscape" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>