--- v0 (2025-10-08)
+++ v1 (2026-07-16)
@@ -1,256 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://agohio-my.sharepoint.com/personal/brittany_brashears_ohioago_gov/Documents/CPT/2025 CPT/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://agohio-my.sharepoint.com/personal/jeanna_gallien_ohioago_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="19" documentId="8_{B4E89E11-270A-4AB1-B834-DE2DEC0404F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A8E49866-26A8-4B50-ACF9-CD23914A0DFC}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{594E5FF1-EB8C-46AA-A3E9-772950E43AB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{90B18F01-1C56-455A-8A56-757323B264C5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{037EFC8A-02B0-4C6C-BB2F-548944D471BA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{037EFC8A-02B0-4C6C-BB2F-548944D471BA}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Middle Initial</t>
   </si>
   <si>
     <t>Date of Birth</t>
   </si>
   <si>
     <t>Base Hourly Rate
  (at the time of separation)</t>
   </si>
   <si>
     <t>Date of Separation
 (submit 401)</t>
   </si>
   <si>
     <t xml:space="preserve">Agency Name: </t>
   </si>
   <si>
     <t>Name of Person Completing Reimbursement Request</t>
   </si>
   <si>
     <t>Phone number of Requester</t>
   </si>
   <si>
     <t xml:space="preserve">Email address of Requester. </t>
   </si>
   <si>
-    <t>Mandatory Topics (8 hours)</t>
-[...18 lines deleted...]
-      <t xml:space="preserve">Continuing Professional Training Post-Separation Report for Peace Officers and Troopers 
+    <r>
+      <t xml:space="preserve">Continuing Professional Training Report for Peace Officers and Troopers (Post-Separation)
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="16"/>
+        <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Before submitting, we encourage you to enter the training into the portal before 
-[...5 lines deleted...]
-      <t xml:space="preserve">Ethic Laws </t>
+      <t>Before submitting, we encourage you to enter the training into the portal before submitting the separation from your agency.</t>
+    </r>
+  </si>
+  <si>
+    <t>Legal Updates 
+( 3 hours)</t>
+  </si>
+  <si>
+    <t>Communications
+(2 hours)</t>
+  </si>
+  <si>
+    <t>Compliance &amp; Control Tactics 
+(2 hours)</t>
+  </si>
+  <si>
+    <t>Firearms 
+(1 hour)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assignment Based </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">VR - In Head Set 
+(In Person, </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-        <color theme="1"/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(Minimum 2 hours</t>
+      <t>NOT OPOTA ONLINE VR</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>)</t>
-[...32 lines deleted...]
-      <t>(Minimum 2 hours)</t>
+      <t xml:space="preserve"> Courses)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">MANDATORY TOPICS </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Appointing Authorties must report any CPT hours completed by peace officers or troopers appointed to their agency no later than ten days after the peace officer or trooper separated from the agency. Rule 109:2-18-05. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Use of Force </t>
+      <t xml:space="preserve">This should be done through 
+the CPT Management application on the OPOTA Portal. 
+</t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(Minimum 3 hours)</t>
-[...16 lines deleted...]
-However, if a peace officer or trooper completed any CPT hours after January 1, 2025, but has since left your agency,  you will not be able to enter the hours completed by the by the peace officer or trooper through the OPOTA Portal. </t>
+      <t xml:space="preserve">
+However, if a peace officer or trooper completed any CPT hours after January 1, 2026, but has since left your agency,  you will not be able to enter the hours completed by the by the peace officer or trooper through the OPOTA Portal. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>We highly recommend that you enter the hours before separating the officer for accurate records.</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
@@ -312,785 +269,659 @@
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> t</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">o ensure each peace officer and trooper's CPT records are accurate, and that your agency receives reimbursement funds to which it is entitled, complete this form and email it to </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
-        <color rgb="FF0000FF"/>
-[...9 lines deleted...]
-        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 
+      <t xml:space="preserve">Rosters@OhioAGO.gov. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">If you submitted the officers training through the portal a post separation is not needed. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>*Only include 2025 CPT training hours completed by peace officers and troopers at your agency prior to their sepeartion.*</t>
+      <t>*Only include 2026 CPT training hours completed by peace officers and troopers at your agency prior to their sepeartion.*</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> CPT hours completed after separation will be reported by their next appointing authority.</t>
     </r>
+  </si>
+  <si>
+    <t>Agree</t>
+  </si>
+  <si>
+    <t>Disagree</t>
+  </si>
+  <si>
+    <t>Signature:</t>
+  </si>
+  <si>
+    <t>By Subitting this CPT reimbursement request I hereby affirm that the police officer(s) listed below completed the CPT hours, as set forth in this request on or after January 1, 2026, while appointed at my agency and in compliance with Rule 109:2-18-03 of the Administrative Code. Additionally, I certify that the Salary information set forth below reflects the base hourly rate of each police officer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...15 lines deleted...]
-      <sz val="16"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <u/>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="double">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="double">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...8 lines deleted...]
-      <bottom style="double">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...158 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...20 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...24 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>76201</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>381000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>1289685</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2971801</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1183640</xdr:rowOff>
+      <xdr:rowOff>1225627</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Logo of Ohio Attorney General Dave Yost" title="Logo of Ohio Attorney General Dave Yost">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31F9F83F-278C-EA9D-E44B-5BAF08311377}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect l="2828" t="1" r="2084" b="-18806"/>
-        <a:stretch/>
+        <a:srcRect l="62" r="62" b="25965"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="3004185" cy="1183640"/>
+          <a:off x="76201" y="381000"/>
+          <a:ext cx="2895600" cy="844627"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:oneCellAnchor>
-[...53 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1350,1047 +1181,856 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFFA5DC3-AA3B-46AB-9767-F1C4F50C28C1}">
-  <dimension ref="A1:Q53"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P6" sqref="P6"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="1" max="1" width="45.85546875" customWidth="1"/>
+    <col min="2" max="2" width="34.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
-    <col min="5" max="5" width="17" customWidth="1"/>
+    <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" customWidth="1"/>
-    <col min="7" max="7" width="10" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="13.7109375" customWidth="1"/>
+    <col min="8" max="8" width="16.28515625" customWidth="1"/>
+    <col min="9" max="9" width="18" customWidth="1"/>
+    <col min="10" max="10" width="16" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" customWidth="1"/>
+    <col min="12" max="12" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="30" t="s">
+    <row r="1" spans="1:14" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+    </row>
+    <row r="2" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="18" t="b">
+        <v>0</v>
+      </c>
+      <c r="F2" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="42"/>
+    </row>
+    <row r="3" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="F3" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="44"/>
+    </row>
+    <row r="4" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="44"/>
+    </row>
+    <row r="5" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="48"/>
+    </row>
+    <row r="6" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+    </row>
+    <row r="7" spans="1:14" ht="75" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="31"/>
-[...163 lines deleted...]
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
-      <c r="D8" s="3"/>
-      <c r="E8" s="4"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
-      <c r="M8" s="2"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
-      <c r="D9" s="3"/>
-      <c r="E9" s="4"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="6"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
-      <c r="M9" s="2"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
-      <c r="D10" s="3"/>
-      <c r="E10" s="4"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="6"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
-      <c r="M10" s="2"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
-      <c r="D11" s="3"/>
-      <c r="E11" s="4"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="6"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
-      <c r="M11" s="2"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
-      <c r="D12" s="3"/>
-      <c r="E12" s="4"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="6"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
-      <c r="M12" s="2"/>
-[...4 lines deleted...]
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
-      <c r="D13" s="3"/>
-      <c r="E13" s="4"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="6"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
-      <c r="M13" s="2"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
-      <c r="D14" s="3"/>
-      <c r="E14" s="4"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="6"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
-      <c r="M14" s="2"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
-      <c r="D15" s="3"/>
-      <c r="E15" s="4"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="6"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
-      <c r="M15" s="2"/>
-[...4 lines deleted...]
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
-      <c r="D16" s="3"/>
-      <c r="E16" s="4"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="6"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
-      <c r="M16" s="2"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
-      <c r="D17" s="3"/>
-      <c r="E17" s="4"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="6"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
-      <c r="M17" s="2"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
-      <c r="D18" s="3"/>
-      <c r="E18" s="4"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="6"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
-      <c r="M18" s="2"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
-      <c r="D19" s="3"/>
-      <c r="E19" s="4"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="6"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
-      <c r="M19" s="2"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
-      <c r="D20" s="3"/>
-      <c r="E20" s="4"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="6"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
-      <c r="M20" s="2"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
-      <c r="D21" s="3"/>
-      <c r="E21" s="4"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="6"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
-      <c r="M21" s="2"/>
-[...4 lines deleted...]
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
-      <c r="D22" s="3"/>
-      <c r="E22" s="4"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="6"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
-      <c r="M22" s="2"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
-      <c r="D23" s="3"/>
-      <c r="E23" s="4"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="6"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
-      <c r="M23" s="2"/>
-[...4 lines deleted...]
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
-      <c r="D24" s="3"/>
-      <c r="E24" s="4"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
-      <c r="M24" s="2"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
-      <c r="D25" s="3"/>
-      <c r="E25" s="4"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
-      <c r="M25" s="2"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
-      <c r="D26" s="3"/>
-      <c r="E26" s="4"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
-      <c r="M26" s="2"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
-      <c r="D27" s="3"/>
-      <c r="E27" s="4"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
-      <c r="M27" s="2"/>
-[...4 lines deleted...]
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
-      <c r="D28" s="3"/>
-      <c r="E28" s="4"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
-      <c r="M28" s="2"/>
-[...4 lines deleted...]
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
-      <c r="D29" s="3"/>
-      <c r="E29" s="4"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
-      <c r="M29" s="2"/>
-[...4 lines deleted...]
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
-      <c r="D30" s="3"/>
-      <c r="E30" s="4"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
-      <c r="M30" s="2"/>
-[...4 lines deleted...]
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
-      <c r="D31" s="3"/>
-      <c r="E31" s="4"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
-      <c r="M31" s="2"/>
-[...4 lines deleted...]
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
-      <c r="D32" s="3"/>
-      <c r="E32" s="4"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
-      <c r="M32" s="2"/>
-[...4 lines deleted...]
-    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
-      <c r="D33" s="3"/>
-      <c r="E33" s="4"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="6"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
-      <c r="M33" s="2"/>
-[...4 lines deleted...]
-    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
-      <c r="D34" s="3"/>
-      <c r="E34" s="4"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="6"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
-      <c r="M34" s="2"/>
-[...4 lines deleted...]
-    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
-      <c r="D35" s="3"/>
-      <c r="E35" s="4"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="6"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
-      <c r="M35" s="2"/>
-[...4 lines deleted...]
-    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
-      <c r="D36" s="3"/>
-      <c r="E36" s="4"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="6"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
-      <c r="M36" s="2"/>
-[...205 lines deleted...]
-      <c r="I49" s="20"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="27"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="27"/>
+      <c r="H39" s="27"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
+      <c r="L39" s="28"/>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="31"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" s="29"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="31"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="31"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" s="29"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="31"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A44" s="29"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="30"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="30"/>
+      <c r="J44" s="30"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="31"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" s="29"/>
+      <c r="B45" s="30"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="30"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="31"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" s="29"/>
+      <c r="B46" s="30"/>
+      <c r="C46" s="30"/>
+      <c r="D46" s="30"/>
+      <c r="E46" s="30"/>
+      <c r="F46" s="30"/>
+      <c r="G46" s="30"/>
+      <c r="H46" s="30"/>
+      <c r="I46" s="30"/>
+      <c r="J46" s="30"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="31"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="29"/>
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
+      <c r="I47" s="30"/>
+      <c r="J47" s="30"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="31"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" s="32"/>
+      <c r="B48" s="33"/>
+      <c r="C48" s="33"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="33"/>
+      <c r="G48" s="33"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="33"/>
+      <c r="J48" s="33"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="34"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
-      <c r="M49" s="1"/>
-[...12 lines deleted...]
-      <c r="I50" s="20"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="8"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="8"/>
+      <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
-      <c r="M50" s="1"/>
-[...11 lines deleted...]
-      <c r="H51" s="5"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" s="11"/>
+      <c r="B51" s="1"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="8"/>
+      <c r="H51" s="8"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
-      <c r="M51" s="1"/>
-[...9 lines deleted...]
-      <c r="H52" s="5"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" s="12"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
-      <c r="M52" s="1"/>
-[...16 lines deleted...]
-      <c r="O53" s="1"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="K5:O5"/>
+  <mergeCells count="10">
+    <mergeCell ref="B1:L1"/>
+    <mergeCell ref="A39:L48"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="G6:J6"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="G2:L5"/>
+    <mergeCell ref="E4:F5"/>
+    <mergeCell ref="B2:D2"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="56" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>