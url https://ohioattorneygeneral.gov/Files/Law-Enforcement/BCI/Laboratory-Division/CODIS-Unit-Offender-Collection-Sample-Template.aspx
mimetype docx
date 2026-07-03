--- v0 (2025-10-17)
+++ v1 (2026-07-03)
@@ -1,501 +1,483 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6380FED4" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Subject</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> CODIS DNA Collection Sample Policy Template</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="66BD08BE" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D055948" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Authority</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>: O.R.C. 109.573, 2901.07, 2152.74 (Senate Bill 77)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="513F0D73" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF3DD00" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>: July 1, 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (updated </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>January 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>, 201</w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="78723C3D" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517DD816" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Agencies Affected</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6A56">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Ohio Arresting Authorities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="63D79B6F" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6172CA30" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>: Diane Gehres, MS [740.845.2522], Ohio CODIS Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="0BC37D9D" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B6B245" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Order:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> CODIS DNA </w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Collection Kits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and to obtain a fillable collection form contact</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003525B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>codis@ohioattorneygeneral.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
+    <w:p w14:paraId="2CE1F0C9" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="72DF2230" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76A35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: This sample policy is to serve as a guide; agencies should refer to their legal counsel for final review of their internal policy and the statements within the policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="752F7D1A" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39DF3D6A" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4443E5CC" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The objective of this policy is to establish consistent procedures and guidelines for collecting and submitting DNA specimen samples from individuals described in Ohio Revised Code (O.R.C.) 2901.07 and O.R.C. 2152.74.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="7BD39839" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F83D018" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Agencies Affected</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="7ED31FA0" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">he policy and procedures apply to all persons employed or contracted by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are authorized and required to collect DNA specimen samples under O.R.C. 2901.07 and O.R.C. 2152.74 and all individuals arrested, booked, confined, convicted or under supervision by </w:t>
       </w:r>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>(Insert Agency Name</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(Insert Agency Name)</w:t>
+      </w:r>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-          <w:highlight w:val="lightGray"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+        <w:t xml:space="preserve"> that are required to submit to DNA specimen sample collection under O.R.C. 2901.07 and O.R.C. 2152.74.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04714786" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="08D17FAE" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="681BD8D3" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
@@ -519,199 +501,183 @@
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Agency Name Collecting the sample</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="0F5A13B6" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB2E6AA" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuals whose identity has been verified through fingerprints (or government issued </w:t>
       </w:r>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>identification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> card) and whose Ohio’s computerized criminal history (CCH) is marked “DNA is registered in the Ohio DNA Databank (CODIS)”</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+        <w:t xml:space="preserve"> card) and whose Ohio’s computerized criminal history (CCH) is marked “DNA is registered in the Ohio DNA Databank (CODIS)”, do not need to collect a DNA sample from the arrestee/offender.  See Ohio Administrative Code 109:5-5-01 and 109:5-5-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2347CE6B" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C69D5D" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>An individual’s CCH and DNA status shall be checked each time an individual is in custody to ensure the DNA status not changed from a p</w:t>
       </w:r>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ositive statement to a negative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A63AB" w:rsidRDefault="001A63AB" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="228FBEFF" w14:textId="77777777" w:rsidR="001A63AB" w:rsidRDefault="001A63AB" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9EF7AD" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>If the individual’s CCH history is marked in the negative “</w:t>
       </w:r>
       <w:r w:rsidRPr="001A63AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Not Collected for the Ohio DNA Offender Databank (CODIS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>” or the identity of the individual cannot be determined</w:t>
       </w:r>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a CODIS DNA sample shall be taken from the individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="1090AD26" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194F43AE" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of the </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
@@ -734,263 +700,263 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and do not have a current qualifying offense pursuant to O.R.C. 2901.07 and O.R.C. 2152.74, but should have been collected for a previous offense shall (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Inset policy here</w:t>
       </w:r>
       <w:r w:rsidR="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="10E41885" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198D6389" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of the </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>that all individuals identified as meeting a qualifying offense pursuant to O.R.C. 2901.07 and O.R.C. 2152.74 and have submitted a DNA specimen collected by (Insert Collection Agency Name) will have information recorded by the agency as to the date of the CODIS DNA collection.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="6030419B" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3651B20C" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of the </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>to handle individuals that refusal to submit to a CODIS DNA collection (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert Policy Here</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="77284EEC" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6068A865" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of the </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r w:rsidR="007C7ED2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>to run the Negative DNA Flag Offender Report on a monthly basis to monitor CODIS DNA collections and determine the reason an individual is on the report. This information shall be documented.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="002D5073" w:rsidP="006F61B8">
+    <w:p w14:paraId="2A1123DA" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E993104" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="002D5073" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F61B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">to review all recollection requests and have a new CODIS DNA sample and </w:t>
       </w:r>
       <w:r w:rsidR="006F61B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>DNA Database Collection</w:t>
       </w:r>
       <w:r w:rsidR="006F61B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> form obtained from the individual, if possible. This information shall be documented.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="05FA69F5" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BF8716" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the policy of the </w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(Insert Agency Name</w:t>
       </w:r>
       <w:r w:rsidR="002D5073">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
@@ -1041,76 +1007,76 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and review </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>this agencies procedures</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CODIS DNA collections.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="38AE41D7" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1020AFD9" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="5106CA09" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Materials: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>DNA c</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ollection k</w:t>
       </w:r>
@@ -1123,238 +1089,230 @@
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> from BCI</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>, disposable protective gloves, fingerprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific inkpad, non-smearing ink pen and a fillable DNA collection form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="0C818993" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608778C2" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DNA Kit Components: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">buccal collector, transport </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>pouch</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>, return</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> envelope with p</w:t>
+        <w:t>, return envelope with p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>repaid postage or a secondary transport envelope.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="483098B2" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5EC5ED" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Once an individual has been identified as qualifying for CODIS DNA collection, work with one individual at a time in order to collect a DNA sample. This will reduce any errors that may occur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
+    <w:p w14:paraId="4DDBBFBB" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02575057" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5073">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Identification of Individual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="6AB1C031" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>erification of identity may be accomplished by (1) running the fingerp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rints through a Rapid ID device </w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or (2) referencing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>government–issued photo identification.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4027068C" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3433052C" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the individual has been previously arrested, he or she will have a BCI number assigned, which must be recorded on the DNA collection form. If no BCI number is available, use the Incident Tracking Number (ITN) associated with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">fingerprints </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>submitted to BCI for the arrest.  Complete the additional information required including collection agency ORI number, demographic information and qualifying offense.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="245A3A6F" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>DNA collection form</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is used to document the </w:t>
       </w:r>
       <w:r>
@@ -1390,382 +1348,374 @@
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> This form is fillable and all demographic information should be typed. If an error is determined after the form is printed, simply put a line thro</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ugh the incorrect information and write the correct information above or below </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>the line. Initial the correction.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00470C42" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="348078CF" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA777CA" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00470C42" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>After the DNA database collection form</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is printed, have the individual whose DNA is </w:t>
       </w:r>
       <w:r w:rsidRPr="00470C42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">being collected sign the form in the “Subject’s Signature” box. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="002D5073" w:rsidRDefault="00BA2C64" w:rsidP="002D5073">
+    <w:p w14:paraId="16AB4B04" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446988A2" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="002D5073" w:rsidRDefault="00BA2C64" w:rsidP="002D5073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Fingerprints</w:t>
       </w:r>
       <w:r w:rsidR="006F61B8" w:rsidRPr="002D5073">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="1FAB80D3" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is very important to get a clear and legible fingerprints showing ridge detail on the form. The form has a space to print 4-right fingers as a flat impression. If the offender does not have a right hand, use the left hand and note </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>LEFT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the form. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="1179ED8E" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9B1E55" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The individual’s hand should be clean and dry. Press the right hand’s 4-fingers simultaneously flat against the inkpad and transfer to designated space on the printed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>DNA collection form</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please ensure that the </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>tips</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the fingers are included within the box as it is not necessary for the entire finger to show</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>, see F</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>igure 1 for an example.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="12E749C5" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4E05C875" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="005B7794" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7794">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the quality of the print is poor use the back of the form to take additional flat impressions.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4EE80BB1" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37156150" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="619E6837" wp14:editId="1510FB3F">
             <wp:extent cx="3200400" cy="1835785"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="12065"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="57014" t="47813" r="9790" b="20285"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3200400" cy="1835785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4A431600" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Example of a good </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1. Example of a good </w:t>
       </w:r>
       <w:r w:rsidRPr="00470C42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>4-fin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ger</w:t>
       </w:r>
       <w:r w:rsidRPr="00470C42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> flat impression</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="002D5073" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="0AAFD2F9" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="002D5073" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="000E0C6B" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
+    <w:p w14:paraId="163D4D30" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="000E0C6B" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5073">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Collection of DNA Sample</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="48C6DCCA" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Put on gloves to prevent contamination. Use glove</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d hand</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to partially remove the</w:t>
       </w:r>
       <w:r>
@@ -1789,152 +1739,144 @@
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Using a non-smearing ink pen, write the individual’s last name &amp; BCI number, Incident Tracking Number, or Social Security Number on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>white area of the handle. See F</w:t>
       </w:r>
       <w:r w:rsidR="001A63AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>igure 2</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for an example.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="10110D9F" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="7944573D" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47835DA1" wp14:editId="15ABB6BE">
             <wp:extent cx="1883391" cy="1078173"/>
             <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
             <wp:docPr id="4" name="Picture 4" descr="DNA Collector Handle"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="DNA Collector Handle"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="12" t="17996" r="3809" b="5788"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1884823" cy="1078993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...27 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4DD3AE21" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Figure 2. Example of a properly labeled DNA collector handle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC0247" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498032E9" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>collector and discard the plastic wrapper.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1987,188 +1929,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>per side of the c</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ollector in the individual’s mouth flat agai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nst the inside cheek. With the c</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ollector pressed against the cheek drag it toward the individual’s lips. Repeat this action for a total of 7 times.  A slight bulge in the individual’s cheek should be seen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="562DFBAB" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1CC5F5" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> rub the collector back-n-forth causing the paper to crumple.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not have the individual spit on the collector; DNA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is obtained </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>from the cheek cells not the saliva.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="13E324FE" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0EE7B6" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="009D0654" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Push </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the sli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">de to cover the filter paper. </w:t>
-[...6 lines deleted...]
-        <w:t>Do n</w:t>
+        <w:t>de to cover the filter paper. Do n</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0654">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>ot touch</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00C67322" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+        <w:t xml:space="preserve">ot touch, sneeze, or cough on the filter paper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DBF6E0" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00C67322" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="002D5073" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
+    <w:p w14:paraId="3B9ACD56" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="002D5073" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5073">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Packaging of the DNA Specimen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00E4099E" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="3CC42D8A" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00E4099E" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Place the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in the provided</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4099E">
         <w:rPr>
@@ -2227,433 +2155,444 @@
       <w:r w:rsidRPr="00E4099E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> envelope for bulk shipment.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> The outer envelope shall contain one collection form and one</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4099E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> transport pouch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> sealed per envelope instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00E4099E" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="4D13E40B" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F205CD4" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00E4099E" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4099E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Take off gloves.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
-[...6 lines deleted...]
-    <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
+    <w:p w14:paraId="6795FAE5" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="003525B4" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC700C6" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="002D5073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="90"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Mailing the Completed DNA Collection Kit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+    <w:p w14:paraId="1075A71D" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed CODIS DNA collections </w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>shall be forwarded to BCI no later than 15 days after the dat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>e of the collection</w:t>
       </w:r>
       <w:r w:rsidRPr="003525B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>, O.R.C. 2901.07 and 2152.74.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85863" w:rsidRDefault="00B85863" w:rsidP="00B85863">
+    <w:p w14:paraId="0C98CEB1" w14:textId="77777777" w:rsidR="00B85863" w:rsidRDefault="00B85863" w:rsidP="00B85863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B85863" w:rsidRPr="002D5073" w:rsidRDefault="00B85863" w:rsidP="00B85863">
+    <w:p w14:paraId="5D3E16E5" w14:textId="77777777" w:rsidR="00B85863" w:rsidRPr="002D5073" w:rsidRDefault="00B85863" w:rsidP="00B85863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>(Insert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agencies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>instruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how information regarding which individual is collected for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Insert</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>CODIS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> agencies </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA2C64">
+        <w:t xml:space="preserve"> and the date of collection</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>instruction</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> is documented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA2C64">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA2C64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32012AAE" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CF26BB" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> how information regarding which individual is collected for CODIS and the date of collection</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Insert agencies procedures as to where the completed DNA collections are stored before each sample is individually mailed or shipped in bulk.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85863">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> documented</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA2C64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85863" w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>It is recommended that agencies that send samples in bulk make a manifest to ensure all samples are in the box before it is shipped to BCI.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2C64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA2C64">
+    </w:p>
+    <w:p w14:paraId="330DC5C0" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...66 lines deleted...]
-    <w:p w:rsidR="004D20F6" w:rsidRPr="006F61B8" w:rsidRDefault="004D20F6" w:rsidP="006F61B8"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32682D4B" w14:textId="77777777" w:rsidR="004D20F6" w:rsidRPr="006F61B8" w:rsidRDefault="004D20F6" w:rsidP="006F61B8"/>
     <w:sectPr w:rsidR="004D20F6" w:rsidRPr="006F61B8" w:rsidSect="00F51538">
+      <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA5658" w:rsidRDefault="00DA5658">
+    <w:p w14:paraId="4CB56D55" w14:textId="77777777" w:rsidR="006D672C" w:rsidRDefault="006D672C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA5658" w:rsidRDefault="00DA5658">
+    <w:p w14:paraId="3F33310D" w14:textId="77777777" w:rsidR="006D672C" w:rsidRDefault="006D672C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A736ADF" w14:textId="77777777" w:rsidR="001F7A26" w:rsidRDefault="001F7A26">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DDBE32D" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRPr="00BA2C64" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA2C64">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00BA2C64">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> |</w:t>
     </w:r>
     <w:r w:rsidRPr="00BA2C64">
@@ -2677,168 +2616,178 @@
     <w:r w:rsidRPr="00BA2C64">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008B145C" w:rsidRPr="008B145C">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00BA2C64">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006F61B8" w:rsidRDefault="006F61B8">
+  <w:p w14:paraId="37A70346" w14:textId="77777777" w:rsidR="006F61B8" w:rsidRDefault="006F61B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="0017539C" w:rsidRPr="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2ECD8C" w14:textId="77777777" w:rsidR="0017539C" w:rsidRPr="006F61B8" w:rsidRDefault="006F61B8" w:rsidP="006F61B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008B145C" w:rsidRPr="008B145C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA5658" w:rsidRDefault="00DA5658">
+    <w:p w14:paraId="512524C6" w14:textId="77777777" w:rsidR="006D672C" w:rsidRDefault="006D672C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA5658" w:rsidRDefault="00DA5658">
+    <w:p w14:paraId="45D03AFB" w14:textId="77777777" w:rsidR="006D672C" w:rsidRDefault="006D672C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002D5073" w:rsidRPr="00BA2C64" w:rsidRDefault="002D5073">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20CE2EBC" w14:textId="77777777" w:rsidR="001F7A26" w:rsidRDefault="001F7A26">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6375765C" w14:textId="77777777" w:rsidR="002D5073" w:rsidRPr="00BA2C64" w:rsidRDefault="002D5073">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA2C64">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CODIS DNA Collection Sample Policy Template</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BA2C64" w:rsidRDefault="00BA2C64">
+  <w:p w14:paraId="2C4A908C" w14:textId="77777777" w:rsidR="00BA2C64" w:rsidRDefault="00BA2C64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00F51538" w:rsidRDefault="00CE54F9" w:rsidP="00BA07BF">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="254A24F3" w14:textId="1EBFB15B" w:rsidR="00F51538" w:rsidRDefault="00CE54F9" w:rsidP="00BA07BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64374B76" wp14:editId="3856CBD4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64374B76" wp14:editId="3856CBD4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5427980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="802005" cy="791210"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="13" name="Picture 13" descr="BCI Color"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 13" descr="BCI Color"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2856,159 +2805,118 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="802005" cy="791210"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001F7A26">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4467E3" wp14:editId="1A525944">
-[...10 lines deleted...]
-          <wp:docPr id="5" name="Picture 5"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B03B4D8" wp14:editId="39A18C99">
+          <wp:extent cx="3017520" cy="810260"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="19637640" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 5" descr="AG_DeWine211-Logo4C"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="19637640" name="Picture 19637640"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...6 lines deleted...]
-                  </a:blip>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect b="31837"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3008630" cy="949325"/>
+                    <a:ext cx="3017526" cy="810262"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F51538" w:rsidRDefault="00F51538" w:rsidP="00DE3E96">
+  <w:p w14:paraId="2197D592" w14:textId="77777777" w:rsidR="00C817C8" w:rsidRDefault="00C817C8" w:rsidP="00DE3E96">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00915064" w:rsidRDefault="00915064" w:rsidP="00DE3E96">
-[...23 lines deleted...]
-  <w:p w:rsidR="003E3190" w:rsidRDefault="003E3190" w:rsidP="00DE3E96">
+  <w:p w14:paraId="58E917C1" w14:textId="77777777" w:rsidR="003E3190" w:rsidRDefault="003E3190" w:rsidP="00DE3E96">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A68397C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3104,51 +3012,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09884B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E98EAC48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3221,51 +3129,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D2E1519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0406ABE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3269,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E9D0975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="153E338C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3477,51 +3385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AE51DBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C5A13CE"/>
     <w:lvl w:ilvl="0" w:tplc="83AE13AE">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3618,51 +3526,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57496139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A3804F0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -3731,235 +3639,287 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="923563808">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="466165751">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1453938540">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1477189141">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="279579922">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1836457733">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE3E96"/>
     <w:rsid w:val="00023A0D"/>
     <w:rsid w:val="000472A4"/>
     <w:rsid w:val="000606E6"/>
     <w:rsid w:val="00097FC4"/>
     <w:rsid w:val="000D2AB4"/>
     <w:rsid w:val="000E31BA"/>
     <w:rsid w:val="00107FCB"/>
     <w:rsid w:val="00136572"/>
     <w:rsid w:val="0015315E"/>
     <w:rsid w:val="0016530E"/>
     <w:rsid w:val="0017539C"/>
     <w:rsid w:val="001A63AB"/>
     <w:rsid w:val="001A77D2"/>
     <w:rsid w:val="001C4D42"/>
     <w:rsid w:val="001E37E1"/>
+    <w:rsid w:val="001F7A26"/>
     <w:rsid w:val="00216952"/>
     <w:rsid w:val="0022621E"/>
     <w:rsid w:val="00237DCB"/>
     <w:rsid w:val="00240C40"/>
     <w:rsid w:val="002D5073"/>
     <w:rsid w:val="003814E3"/>
     <w:rsid w:val="003E3190"/>
     <w:rsid w:val="00466183"/>
     <w:rsid w:val="004D20F6"/>
     <w:rsid w:val="0050640B"/>
     <w:rsid w:val="00603342"/>
     <w:rsid w:val="00687441"/>
+    <w:rsid w:val="006D672C"/>
     <w:rsid w:val="006E5465"/>
     <w:rsid w:val="006F61B8"/>
     <w:rsid w:val="00706456"/>
     <w:rsid w:val="007274A7"/>
     <w:rsid w:val="0076617D"/>
     <w:rsid w:val="0077713B"/>
     <w:rsid w:val="007C7ED2"/>
     <w:rsid w:val="00890AA8"/>
     <w:rsid w:val="00890F69"/>
     <w:rsid w:val="008B07E6"/>
     <w:rsid w:val="008B145C"/>
     <w:rsid w:val="008E795D"/>
     <w:rsid w:val="00915064"/>
     <w:rsid w:val="00AB60FB"/>
     <w:rsid w:val="00B070E6"/>
     <w:rsid w:val="00B5160C"/>
     <w:rsid w:val="00B85863"/>
     <w:rsid w:val="00BA07BF"/>
     <w:rsid w:val="00BA2C64"/>
     <w:rsid w:val="00C52595"/>
     <w:rsid w:val="00C627C7"/>
     <w:rsid w:val="00C734FB"/>
     <w:rsid w:val="00C817C8"/>
     <w:rsid w:val="00CC55CA"/>
     <w:rsid w:val="00CE54F9"/>
     <w:rsid w:val="00CE7EA1"/>
     <w:rsid w:val="00D41503"/>
     <w:rsid w:val="00D56034"/>
     <w:rsid w:val="00DA5658"/>
     <w:rsid w:val="00DE3E96"/>
+    <w:rsid w:val="00EA1FE3"/>
     <w:rsid w:val="00EB11BF"/>
     <w:rsid w:val="00F0690C"/>
     <w:rsid w:val="00F47D51"/>
     <w:rsid w:val="00F51538"/>
     <w:rsid w:val="00F62B24"/>
     <w:rsid w:val="00F63337"/>
     <w:rsid w:val="00F9629B"/>
     <w:rsid w:val="00FB488F"/>
     <w:rsid w:val="00FE0F75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7FC29D7E"/>
+  <w15:docId w15:val="{74A8A712-AD57-42D2-8BE4-3D5A2800279B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:uiPriority="67"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="69"/>
     <w:lsdException w:name="Light List" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List" w:uiPriority="65"/>
-    <w:lsdException w:name="Colorful Shading" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="99"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="72"/>
     <w:lsdException w:name="Quote" w:uiPriority="73"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="73"/>
@@ -4002,346 +3962,170 @@
     <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Light List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="37"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...283 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C52595"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -4446,75 +4230,75 @@
       <w:caps w:val="0"/>
       <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002D5073"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1180241796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:codis@ohioattorneygeneral.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:codis@ohioattorneygeneral.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4815,50 +4599,54 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E5EF626C7A0D045B43AD703A0DA31EA" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="81c29f9f785e5f167fdbdd5a257e9f9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4001b29-292d-4d8e-a591-f3263d4dbb44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="acf9f612c0358f09c6a036a2ebf84106" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4001b29-292d-4d8e-a591-f3263d4dbb44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="9" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
       <xsd:simpleType>
@@ -4959,119 +4747,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C1A21C-6A4B-459F-AE05-976DB7F6E8AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B62F620B-12A5-49C3-B85C-F3D9BB14B283}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF757A17-C916-43F4-942E-4476A399A3B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4001b29-292d-4d8e-a591-f3263d4dbb44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{28a8827f-dc0e-4773-9078-a1e43b015d1a}" enabled="1" method="Standard" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1347</Words>
-  <Characters>7156</Characters>
+  <Words>1268</Words>
+  <Characters>7234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
+  <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ohio Attorney General</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8487</CharactersWithSpaces>
+  <CharactersWithSpaces>8486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4063331</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://agnet/Documents/Branding/Sample letter template.docx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553682</vt:i4>
       </vt:variant>
       <vt:variant>